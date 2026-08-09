--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1151,51 +1151,51 @@
       <x:name val="Arial Cyr"/>
       <x:charset val="204"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor theme="0"/>
         <x:bgColor indexed="64"/>
       </x:patternFill>
     </x:fill>
   </x:fills>
-  <x:borders count="45">
+  <x:borders count="43">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
     <x:border>
       <x:left style="thin">
         <x:color indexed="64"/>
       </x:left>
       <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
     <x:border>
       <x:left style="thin">
         <x:color indexed="64"/>
       </x:left>
       <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
@@ -1649,125 +1649,91 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color indexed="64"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
-        <x:color rgb="FF000000"/>
-[...32 lines deleted...]
-      <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
-        <x:color rgb="FF000000"/>
+        <x:color indexed="64"/>
       </x:left>
-      <x:right style="thin">
-        <x:color rgb="FF000000"/>
+      <x:right style="none">
+        <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
-        <x:color indexed="64"/>
+        <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
-      <x:left style="thin">
-        <x:color rgb="FF000000"/>
+      <x:left style="none">
+        <x:color indexed="64"/>
       </x:left>
-      <x:right style="none">
-        <x:color rgb="FF000000"/>
+      <x:right style="thin">
+        <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
-        <x:color indexed="64"/>
+        <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
@@ -1798,51 +1764,51 @@
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
       <x:top style="none">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="119">
+  <x:cellStyleXfs count="116">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="21" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="22" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="23" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="7" fillId="0" borderId="24" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="7" fillId="0" borderId="25" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
@@ -2037,83 +2003,74 @@
     </x:xf>
     <x:xf numFmtId="1" fontId="1" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="166" fontId="1" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="36" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="37" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="38" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="29" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="30" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="14" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="24" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="39" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="27" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="8" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="40" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="24" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="41" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="27" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="42" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="43" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="1" fontId="1" fillId="2" borderId="11" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="166" fontId="1" fillId="0" borderId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="2" fontId="1" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="12" fillId="0" borderId="30" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="33" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="32" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="21" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="22" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2155,51 +2112,51 @@
     <x:xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="14" fillId="0" borderId="30" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="6" fillId="0" borderId="25" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="15" fillId="0" borderId="30" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="6" fillId="0" borderId="15" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="25" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="308">
+  <x:cellXfs count="306">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <x:alignment horizontal="right"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3013,79 +2970,71 @@
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="center" textRotation="90" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="49" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </x:xf>
     <x:xf numFmtId="49" fontId="1" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...6 lines deleted...]
-    <x:xf numFmtId="49" fontId="1" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="2" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -9970,175 +9919,175 @@
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:19" s="0" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A3" s="206" t="s"/>
       <x:c r="B3" s="201" t="s"/>
       <x:c r="C3" s="232" t="s"/>
       <x:c r="D3" s="232" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E3" s="266" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F3" s="267" t="s"/>
       <x:c r="G3" s="267" t="s"/>
       <x:c r="H3" s="267" t="s"/>
       <x:c r="I3" s="232" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J3" s="232" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K3" s="228" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="L3" s="139" t="s">
+      <x:c r="L3" s="264" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="M3" s="139" t="s"/>
-[...4 lines deleted...]
-      <x:c r="R3" s="268" t="s"/>
+      <x:c r="M3" s="264" t="s"/>
+      <x:c r="N3" s="264" t="s"/>
+      <x:c r="O3" s="264" t="s"/>
+      <x:c r="P3" s="264" t="s"/>
+      <x:c r="Q3" s="264" t="s"/>
+      <x:c r="R3" s="265" t="s"/>
       <x:c r="S3" s="232" t="s"/>
     </x:row>
     <x:row r="4" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A4" s="206" t="s"/>
       <x:c r="B4" s="201" t="s"/>
       <x:c r="C4" s="232" t="s"/>
       <x:c r="D4" s="232" t="s"/>
       <x:c r="E4" s="228" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F4" s="233" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="G4" s="234" t="s"/>
       <x:c r="H4" s="234" t="s"/>
       <x:c r="I4" s="232" t="s"/>
       <x:c r="J4" s="232" t="s"/>
       <x:c r="K4" s="232" t="s"/>
-      <x:c r="L4" s="139" t="s">
+      <x:c r="L4" s="264" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="M4" s="139" t="s"/>
-[...1 lines deleted...]
-      <x:c r="O4" s="269" t="s">
+      <x:c r="M4" s="264" t="s"/>
+      <x:c r="N4" s="265" t="s"/>
+      <x:c r="O4" s="263" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="P4" s="139" t="s"/>
-[...1 lines deleted...]
-      <x:c r="R4" s="268" t="s"/>
+      <x:c r="P4" s="264" t="s"/>
+      <x:c r="Q4" s="264" t="s"/>
+      <x:c r="R4" s="265" t="s"/>
       <x:c r="S4" s="232" t="s"/>
     </x:row>
     <x:row r="5" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A5" s="206" t="s"/>
       <x:c r="B5" s="201" t="s"/>
       <x:c r="C5" s="232" t="s"/>
       <x:c r="D5" s="232" t="s"/>
       <x:c r="E5" s="232" t="s"/>
       <x:c r="F5" s="228" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G5" s="228" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="H5" s="270" t="s">
+      <x:c r="H5" s="268" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I5" s="232" t="s"/>
       <x:c r="J5" s="232" t="s"/>
       <x:c r="K5" s="232" t="s"/>
       <x:c r="L5" s="147" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M5" s="263" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="N5" s="265" t="s"/>
-      <x:c r="O5" s="271" t="s">
+      <x:c r="O5" s="269" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P5" s="263" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q5" s="264" t="s"/>
       <x:c r="R5" s="265" t="s"/>
       <x:c r="S5" s="232" t="s"/>
     </x:row>
     <x:row r="6" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A6" s="206" t="s"/>
       <x:c r="B6" s="201" t="s"/>
       <x:c r="C6" s="232" t="s"/>
       <x:c r="D6" s="232" t="s"/>
       <x:c r="E6" s="232" t="s"/>
       <x:c r="F6" s="232" t="s"/>
       <x:c r="G6" s="232" t="s"/>
-      <x:c r="H6" s="272" t="s"/>
+      <x:c r="H6" s="270" t="s"/>
       <x:c r="I6" s="232" t="s"/>
       <x:c r="J6" s="232" t="s"/>
       <x:c r="K6" s="232" t="s"/>
       <x:c r="L6" s="148" t="s"/>
-      <x:c r="M6" s="271" t="s">
+      <x:c r="M6" s="269" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="N6" s="271" t="s">
+      <x:c r="N6" s="269" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="O6" s="273" t="s"/>
-      <x:c r="P6" s="271" t="s">
+      <x:c r="O6" s="271" t="s"/>
+      <x:c r="P6" s="269" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="Q6" s="271" t="s">
+      <x:c r="Q6" s="269" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="R6" s="271" t="s">
+      <x:c r="R6" s="269" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S6" s="232" t="s"/>
     </x:row>
     <x:row r="7" spans="1:19" s="0" customFormat="1" ht="82.9" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A7" s="214" t="s"/>
       <x:c r="B7" s="215" t="s"/>
       <x:c r="C7" s="236" t="s"/>
       <x:c r="D7" s="236" t="s"/>
       <x:c r="E7" s="236" t="s"/>
       <x:c r="F7" s="236" t="s"/>
       <x:c r="G7" s="236" t="s"/>
       <x:c r="H7" s="266" t="s"/>
       <x:c r="I7" s="236" t="s"/>
       <x:c r="J7" s="236" t="s"/>
       <x:c r="K7" s="236" t="s"/>
-      <x:c r="L7" s="274" t="s"/>
-[...5 lines deleted...]
-      <x:c r="R7" s="275" t="s"/>
+      <x:c r="L7" s="272" t="s"/>
+      <x:c r="M7" s="273" t="s"/>
+      <x:c r="N7" s="273" t="s"/>
+      <x:c r="O7" s="273" t="s"/>
+      <x:c r="P7" s="273" t="s"/>
+      <x:c r="Q7" s="273" t="s"/>
+      <x:c r="R7" s="273" t="s"/>
       <x:c r="S7" s="236" t="s"/>
     </x:row>
     <x:row r="8" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A8" s="222" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B8" s="258" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C8" s="258" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D8" s="259" t="n">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E8" s="259" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F8" s="259" t="n">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G8" s="259" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H8" s="259" t="n">
@@ -10208,54 +10157,54 @@
       </x:c>
       <x:c r="J9" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="239" t="n">
         <x:v>541416</x:v>
       </x:c>
       <x:c r="L9" s="239" t="n">
         <x:v>512977</x:v>
       </x:c>
       <x:c r="M9" s="239" t="n">
         <x:v>446901</x:v>
       </x:c>
       <x:c r="N9" s="239" t="n">
         <x:v>66076</x:v>
       </x:c>
       <x:c r="O9" s="239" t="n">
         <x:v>28439</x:v>
       </x:c>
       <x:c r="P9" s="239" t="n">
         <x:v>1806</x:v>
       </x:c>
       <x:c r="Q9" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R9" s="276" t="n">
+      <x:c r="R9" s="274" t="n">
         <x:v>26633</x:v>
       </x:c>
-      <x:c r="S9" s="277" t="n">
+      <x:c r="S9" s="275" t="n">
         <x:v>136040</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A10" s="40" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="224" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C10" s="239" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D10" s="239" t="n">
         <x:v>7838</x:v>
       </x:c>
       <x:c r="E10" s="239" t="n">
         <x:v>7838</x:v>
       </x:c>
       <x:c r="F10" s="239" t="n">
         <x:v>6113</x:v>
       </x:c>
       <x:c r="G10" s="239" t="n">
         <x:v>583</x:v>
       </x:c>
@@ -10267,54 +10216,54 @@
       </x:c>
       <x:c r="J10" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="239" t="n">
         <x:v>85877</x:v>
       </x:c>
       <x:c r="L10" s="239" t="n">
         <x:v>78923</x:v>
       </x:c>
       <x:c r="M10" s="239" t="n">
         <x:v>65720</x:v>
       </x:c>
       <x:c r="N10" s="239" t="n">
         <x:v>13203</x:v>
       </x:c>
       <x:c r="O10" s="239" t="n">
         <x:v>6954</x:v>
       </x:c>
       <x:c r="P10" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q10" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R10" s="276" t="n">
+      <x:c r="R10" s="274" t="n">
         <x:v>6954</x:v>
       </x:c>
-      <x:c r="S10" s="277" t="n">
+      <x:c r="S10" s="275" t="n">
         <x:v>37300</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A11" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="224" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="239" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="239" t="n">
         <x:v>22534</x:v>
       </x:c>
       <x:c r="E11" s="239" t="n">
         <x:v>22482</x:v>
       </x:c>
       <x:c r="F11" s="239" t="n">
         <x:v>6028</x:v>
       </x:c>
       <x:c r="G11" s="239" t="n">
         <x:v>1194</x:v>
       </x:c>
@@ -10326,54 +10275,54 @@
       </x:c>
       <x:c r="J11" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="239" t="n">
         <x:v>238050</x:v>
       </x:c>
       <x:c r="L11" s="239" t="n">
         <x:v>222462</x:v>
       </x:c>
       <x:c r="M11" s="239" t="n">
         <x:v>186944</x:v>
       </x:c>
       <x:c r="N11" s="239" t="n">
         <x:v>35518</x:v>
       </x:c>
       <x:c r="O11" s="239" t="n">
         <x:v>15588</x:v>
       </x:c>
       <x:c r="P11" s="239" t="n">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="Q11" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R11" s="276" t="n">
+      <x:c r="R11" s="274" t="n">
         <x:v>13814</x:v>
       </x:c>
-      <x:c r="S11" s="277" t="n">
+      <x:c r="S11" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A12" s="40" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="224" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10385,54 +10334,54 @@
       </x:c>
       <x:c r="J12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q12" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R12" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S12" s="277" t="n">
+      <x:c r="R12" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S12" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:19" s="0" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A13" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B13" s="224" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10444,54 +10393,54 @@
       </x:c>
       <x:c r="J13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q13" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R13" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S13" s="277" t="n">
+      <x:c r="R13" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S13" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A14" s="40" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="224" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10503,54 +10452,54 @@
       </x:c>
       <x:c r="J14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q14" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R14" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S14" s="277" t="n">
+      <x:c r="R14" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S14" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A15" s="40" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="224" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10562,54 +10511,54 @@
       </x:c>
       <x:c r="J15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q15" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R15" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S15" s="277" t="n">
+      <x:c r="R15" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S15" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A16" s="40" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B16" s="224" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10621,54 +10570,54 @@
       </x:c>
       <x:c r="J16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q16" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R16" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S16" s="277" t="n">
+      <x:c r="R16" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S16" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A17" s="40" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B17" s="224" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10680,54 +10629,54 @@
       </x:c>
       <x:c r="J17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q17" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R17" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S17" s="277" t="n">
+      <x:c r="R17" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S17" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:19" s="0" customFormat="1" x14ac:dyDescent="0.2">
       <x:c r="A18" s="40" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B18" s="224" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10739,54 +10688,54 @@
       </x:c>
       <x:c r="J18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q18" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R18" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S18" s="277" t="n">
+      <x:c r="R18" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S18" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:19" s="0" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A19" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B19" s="224" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="239" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D19" s="239" t="n">
         <x:v>52177</x:v>
       </x:c>
       <x:c r="E19" s="239" t="n">
         <x:v>52114</x:v>
       </x:c>
       <x:c r="F19" s="239" t="n">
         <x:v>18574</x:v>
       </x:c>
       <x:c r="G19" s="239" t="n">
         <x:v>3819</x:v>
       </x:c>
@@ -10798,54 +10747,54 @@
       </x:c>
       <x:c r="J19" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="239" t="n">
         <x:v>541416</x:v>
       </x:c>
       <x:c r="L19" s="239" t="n">
         <x:v>512977</x:v>
       </x:c>
       <x:c r="M19" s="239" t="n">
         <x:v>446901</x:v>
       </x:c>
       <x:c r="N19" s="239" t="n">
         <x:v>66076</x:v>
       </x:c>
       <x:c r="O19" s="239" t="n">
         <x:v>28439</x:v>
       </x:c>
       <x:c r="P19" s="239" t="n">
         <x:v>1806</x:v>
       </x:c>
       <x:c r="Q19" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R19" s="276" t="n">
+      <x:c r="R19" s="274" t="n">
         <x:v>26633</x:v>
       </x:c>
-      <x:c r="S19" s="277" t="n">
+      <x:c r="S19" s="275" t="n">
         <x:v>136040</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:19" s="0" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B20" s="224" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -10857,54 +10806,54 @@
       </x:c>
       <x:c r="J20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q20" s="239" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="R20" s="276" t="n">
-[...2 lines deleted...]
-      <x:c r="S20" s="277" t="n">
+      <x:c r="R20" s="274" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="S20" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="29">
     <x:mergeCell ref="P5:R5"/>
     <x:mergeCell ref="A1:S1"/>
     <x:mergeCell ref="K2:R2"/>
     <x:mergeCell ref="L3:R3"/>
     <x:mergeCell ref="O4:R4"/>
     <x:mergeCell ref="P6:P7"/>
     <x:mergeCell ref="A2:A7"/>
     <x:mergeCell ref="B2:B7"/>
     <x:mergeCell ref="L5:L7"/>
     <x:mergeCell ref="M5:N5"/>
     <x:mergeCell ref="O5:O7"/>
     <x:mergeCell ref="M6:M7"/>
     <x:mergeCell ref="F5:F7"/>
     <x:mergeCell ref="I3:I7"/>
     <x:mergeCell ref="N6:N7"/>
     <x:mergeCell ref="C2:C7"/>
     <x:mergeCell ref="D2:J2"/>
     <x:mergeCell ref="D3:D7"/>
     <x:mergeCell ref="E3:H3"/>
     <x:mergeCell ref="J3:J7"/>
@@ -11050,89 +10999,89 @@
       <x:c r="AT1" s="242" t="s"/>
       <x:c r="AU1" s="242" t="s"/>
       <x:c r="AV1" s="242" t="s"/>
       <x:c r="AW1" s="242" t="s"/>
       <x:c r="AX1" s="242" t="s"/>
       <x:c r="AY1" s="242" t="s"/>
       <x:c r="AZ1" s="242" t="s"/>
       <x:c r="BA1" s="242" t="s"/>
       <x:c r="BB1" s="242" t="s"/>
       <x:c r="BC1" s="242" t="s"/>
       <x:c r="BD1" s="242" t="s"/>
       <x:c r="BE1" s="242" t="s"/>
       <x:c r="BF1" s="242" t="s"/>
       <x:c r="BG1" s="242" t="s"/>
       <x:c r="BH1" s="242" t="s"/>
       <x:c r="BI1" s="242" t="s"/>
       <x:c r="BJ1" s="242" t="s"/>
       <x:c r="BK1" s="242" t="s"/>
       <x:c r="BL1" s="242" t="s"/>
       <x:c r="BM1" s="242" t="s"/>
       <x:c r="BN1" s="242" t="s"/>
       <x:c r="BO1" s="242" t="s"/>
       <x:c r="BP1" s="242" t="s"/>
       <x:c r="BQ1" s="242" t="s"/>
     </x:row>
-    <x:row r="2" spans="1:69" s="278" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <x:row r="2" spans="1:69" s="276" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A2" s="200" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B2" s="262" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C2" s="203" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D2" s="204" t="s"/>
       <x:c r="E2" s="204" t="s"/>
       <x:c r="F2" s="204" t="s"/>
       <x:c r="G2" s="204" t="s"/>
       <x:c r="H2" s="204" t="s"/>
       <x:c r="I2" s="204" t="s"/>
       <x:c r="J2" s="204" t="s"/>
       <x:c r="K2" s="205" t="s"/>
       <x:c r="L2" s="252" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="M2" s="280" t="s"/>
-[...5 lines deleted...]
-      <x:c r="S2" s="280" t="s"/>
+      <x:c r="M2" s="278" t="s"/>
+      <x:c r="N2" s="278" t="s"/>
+      <x:c r="O2" s="278" t="s"/>
+      <x:c r="P2" s="278" t="s"/>
+      <x:c r="Q2" s="278" t="s"/>
+      <x:c r="R2" s="278" t="s"/>
+      <x:c r="S2" s="278" t="s"/>
       <x:c r="T2" s="253" t="s"/>
       <x:c r="U2" s="252" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="V2" s="280" t="s"/>
-[...5 lines deleted...]
-      <x:c r="AB2" s="280" t="s"/>
+      <x:c r="V2" s="278" t="s"/>
+      <x:c r="W2" s="278" t="s"/>
+      <x:c r="X2" s="278" t="s"/>
+      <x:c r="Y2" s="278" t="s"/>
+      <x:c r="Z2" s="278" t="s"/>
+      <x:c r="AA2" s="278" t="s"/>
+      <x:c r="AB2" s="278" t="s"/>
       <x:c r="AC2" s="253" t="s"/>
       <x:c r="AD2" s="203" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="AE2" s="204" t="s"/>
       <x:c r="AF2" s="204" t="s"/>
       <x:c r="AG2" s="204" t="s"/>
       <x:c r="AH2" s="204" t="s"/>
       <x:c r="AI2" s="204" t="s"/>
       <x:c r="AJ2" s="204" t="s"/>
       <x:c r="AK2" s="204" t="s"/>
       <x:c r="AL2" s="205" t="s"/>
       <x:c r="AM2" s="203" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="AN2" s="204" t="s"/>
       <x:c r="AO2" s="204" t="s"/>
       <x:c r="AP2" s="204" t="s"/>
       <x:c r="AQ2" s="204" t="s"/>
       <x:c r="AR2" s="204" t="s"/>
       <x:c r="AS2" s="204" t="s"/>
       <x:c r="AT2" s="205" t="s"/>
       <x:c r="AU2" s="203" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -11147,51 +11096,51 @@
       <x:c r="BB2" s="204" t="s"/>
       <x:c r="BC2" s="204" t="s"/>
       <x:c r="BD2" s="204" t="s"/>
       <x:c r="BE2" s="204" t="s"/>
       <x:c r="BF2" s="204" t="s"/>
       <x:c r="BG2" s="204" t="s"/>
       <x:c r="BH2" s="204" t="s"/>
       <x:c r="BI2" s="205" t="s"/>
       <x:c r="BJ2" s="208" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="BK2" s="209" t="s"/>
       <x:c r="BL2" s="209" t="s"/>
       <x:c r="BM2" s="209" t="s"/>
       <x:c r="BN2" s="210" t="s"/>
       <x:c r="BO2" s="202" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="BP2" s="202" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="BQ2" s="202" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:69" s="279" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <x:row r="3" spans="1:69" s="277" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A3" s="206" t="s"/>
       <x:c r="B3" s="201" t="s"/>
       <x:c r="C3" s="203" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D3" s="204" t="s"/>
       <x:c r="E3" s="204" t="s"/>
       <x:c r="F3" s="204" t="s"/>
       <x:c r="G3" s="205" t="s"/>
       <x:c r="H3" s="203" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I3" s="204" t="s"/>
       <x:c r="J3" s="205" t="s"/>
       <x:c r="K3" s="202" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L3" s="203" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="M3" s="204" t="s"/>
       <x:c r="N3" s="204" t="s"/>
       <x:c r="O3" s="204" t="s"/>
       <x:c r="P3" s="205" t="s"/>
       <x:c r="Q3" s="203" t="s">
@@ -11260,51 +11209,51 @@
       </x:c>
       <x:c r="BA3" s="203" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="BB3" s="204" t="s"/>
       <x:c r="BC3" s="204" t="s"/>
       <x:c r="BD3" s="204" t="s"/>
       <x:c r="BE3" s="205" t="s"/>
       <x:c r="BF3" s="203" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="BG3" s="204" t="s"/>
       <x:c r="BH3" s="205" t="s"/>
       <x:c r="BI3" s="202" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="BJ3" s="221" t="s"/>
       <x:c r="BK3" s="243" t="s"/>
       <x:c r="BL3" s="243" t="s"/>
       <x:c r="BM3" s="243" t="s"/>
       <x:c r="BN3" s="244" t="s"/>
       <x:c r="BO3" s="207" t="s"/>
       <x:c r="BP3" s="207" t="s"/>
       <x:c r="BQ3" s="207" t="s"/>
     </x:row>
-    <x:row r="4" spans="1:69" s="279" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <x:row r="4" spans="1:69" s="277" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A4" s="206" t="s"/>
       <x:c r="B4" s="201" t="s"/>
       <x:c r="C4" s="202" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D4" s="203" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E4" s="204" t="s"/>
       <x:c r="F4" s="204" t="s"/>
       <x:c r="G4" s="205" t="s"/>
       <x:c r="H4" s="202" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I4" s="203" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J4" s="205" t="s"/>
       <x:c r="K4" s="207" t="s"/>
       <x:c r="L4" s="202" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="M4" s="203" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -11397,51 +11346,51 @@
       </x:c>
       <x:c r="BG4" s="203" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="BH4" s="205" t="s"/>
       <x:c r="BI4" s="207" t="s"/>
       <x:c r="BJ4" s="202" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="BK4" s="202" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="BL4" s="202" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="BM4" s="202" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="BN4" s="202" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="BO4" s="207" t="s"/>
       <x:c r="BP4" s="207" t="s"/>
       <x:c r="BQ4" s="207" t="s"/>
     </x:row>
-    <x:row r="5" spans="1:69" s="279" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <x:row r="5" spans="1:69" s="277" customFormat="1" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A5" s="214" t="s"/>
       <x:c r="B5" s="215" t="s"/>
       <x:c r="C5" s="216" t="s"/>
       <x:c r="D5" s="219" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E5" s="220" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F5" s="220" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G5" s="220" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H5" s="216" t="s"/>
       <x:c r="I5" s="219" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J5" s="219" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K5" s="216" t="s"/>
       <x:c r="L5" s="216" t="s"/>
       <x:c r="M5" s="219" t="s">
@@ -11948,57 +11897,57 @@
       </x:c>
       <x:c r="BG7" s="55" t="n">
         <x:v>0.123</x:v>
       </x:c>
       <x:c r="BH7" s="55" t="n">
         <x:v>0.169</x:v>
       </x:c>
       <x:c r="BI7" s="55" t="n">
         <x:v>22.785</x:v>
       </x:c>
       <x:c r="BJ7" s="17" t="n">
         <x:v>3097</x:v>
       </x:c>
       <x:c r="BK7" s="17" t="n">
         <x:v>2320</x:v>
       </x:c>
       <x:c r="BL7" s="17" t="n">
         <x:v>777</x:v>
       </x:c>
       <x:c r="BM7" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN7" s="17" t="n">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="BO7" s="277" t="n">
+      <x:c r="BO7" s="275" t="n">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="BP7" s="281" t="n">
+      <x:c r="BP7" s="279" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="BQ7" s="277" t="n">
+      <x:c r="BQ7" s="275" t="n">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A8" s="40" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B8" s="224" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C8" s="55" t="n">
         <x:v>177.266</x:v>
       </x:c>
       <x:c r="D8" s="55" t="n">
         <x:v>177.266</x:v>
       </x:c>
       <x:c r="E8" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F8" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -12157,57 +12106,57 @@
       </x:c>
       <x:c r="BG8" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH8" s="55" t="n">
         <x:v>0.067</x:v>
       </x:c>
       <x:c r="BI8" s="55" t="n">
         <x:v>8.268</x:v>
       </x:c>
       <x:c r="BJ8" s="17" t="n">
         <x:v>428</x:v>
       </x:c>
       <x:c r="BK8" s="17" t="n">
         <x:v>284</x:v>
       </x:c>
       <x:c r="BL8" s="17" t="n">
         <x:v>144</x:v>
       </x:c>
       <x:c r="BM8" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN8" s="17" t="n">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="BO8" s="277" t="n">
+      <x:c r="BO8" s="275" t="n">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="BP8" s="281" t="n">
+      <x:c r="BP8" s="279" t="n">
         <x:v>0.16</x:v>
       </x:c>
-      <x:c r="BQ8" s="277" t="n">
+      <x:c r="BQ8" s="275" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A9" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B9" s="224" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C9" s="55" t="n">
         <x:v>525.994</x:v>
       </x:c>
       <x:c r="D9" s="55" t="n">
         <x:v>525.994</x:v>
       </x:c>
       <x:c r="E9" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -12366,57 +12315,57 @@
       </x:c>
       <x:c r="BG9" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH9" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI9" s="55" t="n">
         <x:v>7.697</x:v>
       </x:c>
       <x:c r="BJ9" s="17" t="n">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="BK9" s="17" t="n">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="BL9" s="17" t="n">
         <x:v>445</x:v>
       </x:c>
       <x:c r="BM9" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN9" s="17" t="n">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="BO9" s="277" t="n">
+      <x:c r="BO9" s="275" t="n">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="BP9" s="281" t="n">
+      <x:c r="BP9" s="279" t="n">
         <x:v>0.42</x:v>
       </x:c>
-      <x:c r="BQ9" s="277" t="n">
+      <x:c r="BQ9" s="275" t="n">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A10" s="40" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B10" s="224" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -12575,57 +12524,57 @@
       </x:c>
       <x:c r="BG10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI10" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ10" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK10" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL10" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM10" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN10" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO10" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ10" s="277" t="n">
+      <x:c r="BO10" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP10" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ10" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:69" customFormat="1" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A11" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B11" s="224" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -12784,57 +12733,57 @@
       </x:c>
       <x:c r="BG11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI11" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ11" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK11" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL11" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM11" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN11" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO11" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ11" s="277" t="n">
+      <x:c r="BO11" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP11" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ11" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A12" s="40" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="224" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -12993,57 +12942,57 @@
       </x:c>
       <x:c r="BG12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI12" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ12" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK12" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL12" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM12" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN12" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO12" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ12" s="277" t="n">
+      <x:c r="BO12" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP12" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ12" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A13" s="40" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B13" s="224" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -13202,57 +13151,57 @@
       </x:c>
       <x:c r="BG13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI13" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ13" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK13" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL13" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM13" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN13" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO13" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ13" s="277" t="n">
+      <x:c r="BO13" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP13" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ13" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A14" s="40" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B14" s="224" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -13411,57 +13360,57 @@
       </x:c>
       <x:c r="BG14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI14" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ14" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK14" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL14" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM14" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN14" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO14" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ14" s="277" t="n">
+      <x:c r="BO14" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP14" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ14" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A15" s="40" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B15" s="224" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -13620,57 +13569,57 @@
       </x:c>
       <x:c r="BG15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI15" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ15" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK15" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL15" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM15" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN15" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO15" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ15" s="277" t="n">
+      <x:c r="BO15" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP15" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ15" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:69" x14ac:dyDescent="0.2">
       <x:c r="A16" s="40" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B16" s="224" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -13829,57 +13778,57 @@
       </x:c>
       <x:c r="BG16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI16" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ16" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK16" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL16" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM16" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN16" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO16" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ16" s="277" t="n">
+      <x:c r="BO16" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP16" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ16" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:69" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A17" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B17" s="224" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="55" t="n">
         <x:v>1232.916</x:v>
       </x:c>
       <x:c r="D17" s="55" t="n">
         <x:v>1232.647</x:v>
       </x:c>
       <x:c r="E17" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F17" s="55" t="n">
         <x:v>0.269</x:v>
       </x:c>
       <x:c r="G17" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -14038,57 +13987,57 @@
       </x:c>
       <x:c r="BG17" s="55" t="n">
         <x:v>0.123</x:v>
       </x:c>
       <x:c r="BH17" s="55" t="n">
         <x:v>0.169</x:v>
       </x:c>
       <x:c r="BI17" s="55" t="n">
         <x:v>22.785</x:v>
       </x:c>
       <x:c r="BJ17" s="17" t="n">
         <x:v>3097</x:v>
       </x:c>
       <x:c r="BK17" s="17" t="n">
         <x:v>2320</x:v>
       </x:c>
       <x:c r="BL17" s="17" t="n">
         <x:v>777</x:v>
       </x:c>
       <x:c r="BM17" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN17" s="17" t="n">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="BO17" s="277" t="n">
+      <x:c r="BO17" s="275" t="n">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="BP17" s="281" t="n">
+      <x:c r="BP17" s="279" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="BQ17" s="277" t="n">
+      <x:c r="BQ17" s="275" t="n">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:69" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B18" s="224" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -14247,57 +14196,57 @@
       </x:c>
       <x:c r="BG18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BH18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI18" s="55" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BJ18" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BK18" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL18" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BM18" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BN18" s="17" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="BO18" s="277" t="n">
-[...5 lines deleted...]
-      <x:c r="BQ18" s="277" t="n">
+      <x:c r="BO18" s="275" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BP18" s="279" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BQ18" s="275" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="68">
     <x:mergeCell ref="BJ2:BN3"/>
     <x:mergeCell ref="A1:BQ1"/>
     <x:mergeCell ref="AD3:AH3"/>
     <x:mergeCell ref="AE4:AH4"/>
     <x:mergeCell ref="AD2:AL2"/>
     <x:mergeCell ref="L2:T2"/>
     <x:mergeCell ref="C2:K2"/>
     <x:mergeCell ref="C3:G3"/>
     <x:mergeCell ref="D4:G4"/>
     <x:mergeCell ref="H3:J3"/>
     <x:mergeCell ref="I4:J4"/>
     <x:mergeCell ref="L4:L5"/>
     <x:mergeCell ref="K3:K5"/>
     <x:mergeCell ref="A2:A5"/>
     <x:mergeCell ref="B2:B5"/>
     <x:mergeCell ref="L3:P3"/>
     <x:mergeCell ref="H4:H5"/>
     <x:mergeCell ref="M4:P4"/>
     <x:mergeCell ref="C4:C5"/>
     <x:mergeCell ref="T3:T5"/>
@@ -14373,136 +14322,136 @@
   </x:sheetPr>
   <x:dimension ref="A1:N17"/>
   <x:sheetViews>
     <x:sheetView zoomScaleSheetLayoutView="80" workbookViewId="0">
       <x:selection activeCell="A2" sqref="A2 A2:A4"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="8.855469" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <x:cols>
     <x:col min="1" max="1" width="45.285156" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="13" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="12.285156" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="17.855469" style="1" customWidth="1"/>
     <x:col min="6" max="6" width="14.710938" style="1" customWidth="1"/>
     <x:col min="7" max="8" width="12.285156" style="1" customWidth="1"/>
     <x:col min="9" max="9" width="13.285156" style="1" customWidth="1"/>
     <x:col min="10" max="10" width="16.285156" style="1" customWidth="1"/>
     <x:col min="11" max="11" width="13.710938" style="1" customWidth="1"/>
     <x:col min="12" max="12" width="15.710938" style="1" customWidth="1"/>
     <x:col min="13" max="14" width="13.710938" style="1" customWidth="1"/>
     <x:col min="15" max="16384" width="8.855469" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A1" s="282" t="s">
+      <x:c r="A1" s="280" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="B1" s="282" t="s"/>
-[...11 lines deleted...]
-      <x:c r="N1" s="282" t="s"/>
+      <x:c r="B1" s="280" t="s"/>
+      <x:c r="C1" s="280" t="s"/>
+      <x:c r="D1" s="280" t="s"/>
+      <x:c r="E1" s="280" t="s"/>
+      <x:c r="F1" s="280" t="s"/>
+      <x:c r="G1" s="280" t="s"/>
+      <x:c r="H1" s="280" t="s"/>
+      <x:c r="I1" s="280" t="s"/>
+      <x:c r="J1" s="280" t="s"/>
+      <x:c r="K1" s="280" t="s"/>
+      <x:c r="L1" s="280" t="s"/>
+      <x:c r="M1" s="280" t="s"/>
+      <x:c r="N1" s="280" t="s"/>
     </x:row>
     <x:row r="2" spans="1:14" s="0" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A2" s="283" t="s">
+      <x:c r="A2" s="281" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B2" s="284" t="s">
+      <x:c r="B2" s="282" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C2" s="285" t="s">
+      <x:c r="C2" s="283" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D2" s="286" t="s">
+      <x:c r="D2" s="284" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E2" s="287" t="s"/>
-[...8 lines deleted...]
-      <x:c r="N2" s="288" t="s"/>
+      <x:c r="E2" s="285" t="s"/>
+      <x:c r="F2" s="285" t="s"/>
+      <x:c r="G2" s="285" t="s"/>
+      <x:c r="H2" s="285" t="s"/>
+      <x:c r="I2" s="285" t="s"/>
+      <x:c r="J2" s="285" t="s"/>
+      <x:c r="K2" s="285" t="s"/>
+      <x:c r="L2" s="285" t="s"/>
+      <x:c r="M2" s="285" t="s"/>
+      <x:c r="N2" s="286" t="s"/>
     </x:row>
     <x:row r="3" spans="1:14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A3" s="283" t="s"/>
-[...2 lines deleted...]
-      <x:c r="D3" s="290" t="s">
+      <x:c r="A3" s="281" t="s"/>
+      <x:c r="B3" s="282" t="s"/>
+      <x:c r="C3" s="287" t="s"/>
+      <x:c r="D3" s="288" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E3" s="291" t="s"/>
-[...3 lines deleted...]
-      <x:c r="I3" s="285" t="s">
+      <x:c r="E3" s="289" t="s"/>
+      <x:c r="F3" s="289" t="s"/>
+      <x:c r="G3" s="289" t="s"/>
+      <x:c r="H3" s="290" t="s"/>
+      <x:c r="I3" s="283" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="J3" s="285" t="s">
+      <x:c r="J3" s="283" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="K3" s="293" t="s">
+      <x:c r="K3" s="291" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="L3" s="294" t="s"/>
-[...1 lines deleted...]
-      <x:c r="N3" s="295" t="s"/>
+      <x:c r="L3" s="292" t="s"/>
+      <x:c r="M3" s="292" t="s"/>
+      <x:c r="N3" s="293" t="s"/>
     </x:row>
     <x:row r="4" spans="1:14" customFormat="1" ht="147.75" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A4" s="296" t="s"/>
-[...1 lines deleted...]
-      <x:c r="C4" s="298" t="s"/>
+      <x:c r="A4" s="294" t="s"/>
+      <x:c r="B4" s="295" t="s"/>
+      <x:c r="C4" s="296" t="s"/>
       <x:c r="D4" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="I4" s="298" t="s"/>
-      <x:c r="J4" s="298" t="s"/>
+      <x:c r="I4" s="296" t="s"/>
+      <x:c r="J4" s="296" t="s"/>
       <x:c r="K4" s="29" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="L4" s="29" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="M4" s="29" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="N4" s="29" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <x:c r="A5" s="222" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B5" s="223" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C5" s="28" t="n">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D5" s="28" t="n">
         <x:v>196</x:v>
@@ -14517,535 +14466,535 @@
         <x:v>199</x:v>
       </x:c>
       <x:c r="H5" s="28" t="n">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I5" s="28" t="n">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J5" s="28" t="n">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K5" s="28" t="n">
         <x:v>203</x:v>
       </x:c>
       <x:c r="L5" s="28" t="n">
         <x:v>204</x:v>
       </x:c>
       <x:c r="M5" s="28" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N5" s="28" t="n">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A6" s="299" t="s">
+      <x:c r="A6" s="297" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B6" s="224" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C6" s="18" t="n">
         <x:v>49169.5</x:v>
       </x:c>
       <x:c r="D6" s="18" t="n">
         <x:v>48642.9</x:v>
       </x:c>
       <x:c r="E6" s="18" t="n">
         <x:v>48642.9</x:v>
       </x:c>
       <x:c r="F6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="18" t="n">
         <x:v>526.6</x:v>
       </x:c>
       <x:c r="J6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N6" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A7" s="300" t="s">
+      <x:c r="A7" s="298" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B7" s="224" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N7" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A8" s="299" t="s">
+      <x:c r="A8" s="297" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B8" s="224" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N8" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A9" s="300" t="s">
+      <x:c r="A9" s="298" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B9" s="224" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N9" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A10" s="299" t="s">
+      <x:c r="A10" s="297" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B10" s="224" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N10" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A11" s="300" t="s">
+      <x:c r="A11" s="298" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B11" s="224" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N11" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A12" s="300" t="s">
+      <x:c r="A12" s="298" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B12" s="224" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N12" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A13" s="300" t="s">
+      <x:c r="A13" s="298" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B13" s="224" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N13" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A14" s="300" t="s">
+      <x:c r="A14" s="298" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B14" s="224" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N14" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:14" x14ac:dyDescent="0.2">
-      <x:c r="A15" s="300" t="s">
+      <x:c r="A15" s="298" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B15" s="224" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N15" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A16" s="299" t="s">
+      <x:c r="A16" s="297" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B16" s="224" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="18" t="n">
         <x:v>49169.5</x:v>
       </x:c>
       <x:c r="D16" s="18" t="n">
         <x:v>48642.9</x:v>
       </x:c>
       <x:c r="E16" s="18" t="n">
         <x:v>48642.9</x:v>
       </x:c>
       <x:c r="F16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="18" t="n">
         <x:v>526.6</x:v>
       </x:c>
       <x:c r="J16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="18" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A17" s="299" t="s">
+      <x:c r="A17" s="297" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B17" s="224" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C17" s="61" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D17" s="61" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E17" s="61" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F17" s="61" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="G17" s="61" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H17" s="61" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I17" s="61" t="s">
         <x:v>242</x:v>
@@ -15102,138 +15051,138 @@
   <x:sheetFormatPr defaultColWidth="8.855469" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <x:cols>
     <x:col min="1" max="1" width="45.285156" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="4" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="12.285156" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="10" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="19.285156" style="1" customWidth="1"/>
     <x:col min="6" max="6" width="12" style="1" customWidth="1"/>
     <x:col min="7" max="7" width="19" style="1" customWidth="1"/>
     <x:col min="8" max="8" width="10" style="1" customWidth="1"/>
     <x:col min="9" max="9" width="18.570312" style="1" customWidth="1"/>
     <x:col min="10" max="10" width="10" style="1" customWidth="1"/>
     <x:col min="11" max="11" width="11.855469" style="1" customWidth="1"/>
     <x:col min="12" max="12" width="17.140625" style="1" customWidth="1"/>
     <x:col min="13" max="13" width="11.285156" style="1" customWidth="1"/>
     <x:col min="14" max="14" width="13.710938" style="1" customWidth="1"/>
     <x:col min="15" max="15" width="19" style="1" customWidth="1"/>
     <x:col min="16" max="16" width="9.710938" style="1" customWidth="1"/>
     <x:col min="17" max="17" width="18.285156" style="1" customWidth="1"/>
     <x:col min="18" max="18" width="9.285156" style="1" customWidth="1"/>
     <x:col min="19" max="19" width="18.570312" style="1" customWidth="1"/>
     <x:col min="20" max="16384" width="8.855469" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:19" x14ac:dyDescent="0.2">
-      <x:c r="A1" s="282" t="s">
+      <x:c r="A1" s="280" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="B1" s="282" t="s"/>
-[...16 lines deleted...]
-      <x:c r="S1" s="282" t="s"/>
+      <x:c r="B1" s="280" t="s"/>
+      <x:c r="C1" s="280" t="s"/>
+      <x:c r="D1" s="280" t="s"/>
+      <x:c r="E1" s="280" t="s"/>
+      <x:c r="F1" s="280" t="s"/>
+      <x:c r="G1" s="280" t="s"/>
+      <x:c r="H1" s="280" t="s"/>
+      <x:c r="I1" s="280" t="s"/>
+      <x:c r="J1" s="280" t="s"/>
+      <x:c r="K1" s="280" t="s"/>
+      <x:c r="L1" s="280" t="s"/>
+      <x:c r="M1" s="280" t="s"/>
+      <x:c r="N1" s="280" t="s"/>
+      <x:c r="O1" s="280" t="s"/>
+      <x:c r="P1" s="280" t="s"/>
+      <x:c r="Q1" s="280" t="s"/>
+      <x:c r="R1" s="280" t="s"/>
+      <x:c r="S1" s="280" t="s"/>
     </x:row>
     <x:row r="2" spans="1:19" s="0" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A2" s="283" t="s">
+      <x:c r="A2" s="281" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B2" s="284" t="s">
+      <x:c r="B2" s="282" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C2" s="289" t="s">
+      <x:c r="C2" s="287" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D2" s="286" t="s">
+      <x:c r="D2" s="284" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E2" s="287" t="s"/>
-[...13 lines deleted...]
-      <x:c r="S2" s="288" t="s"/>
+      <x:c r="E2" s="285" t="s"/>
+      <x:c r="F2" s="285" t="s"/>
+      <x:c r="G2" s="285" t="s"/>
+      <x:c r="H2" s="285" t="s"/>
+      <x:c r="I2" s="285" t="s"/>
+      <x:c r="J2" s="285" t="s"/>
+      <x:c r="K2" s="285" t="s"/>
+      <x:c r="L2" s="285" t="s"/>
+      <x:c r="M2" s="285" t="s"/>
+      <x:c r="N2" s="285" t="s"/>
+      <x:c r="O2" s="285" t="s"/>
+      <x:c r="P2" s="285" t="s"/>
+      <x:c r="Q2" s="285" t="s"/>
+      <x:c r="R2" s="285" t="s"/>
+      <x:c r="S2" s="286" t="s"/>
     </x:row>
     <x:row r="3" spans="1:19" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A3" s="283" t="s"/>
-[...2 lines deleted...]
-      <x:c r="D3" s="293" t="s">
+      <x:c r="A3" s="281" t="s"/>
+      <x:c r="B3" s="282" t="s"/>
+      <x:c r="C3" s="287" t="s"/>
+      <x:c r="D3" s="291" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E3" s="294" t="s"/>
-[...2 lines deleted...]
-      <x:c r="H3" s="293" t="s">
+      <x:c r="E3" s="292" t="s"/>
+      <x:c r="F3" s="292" t="s"/>
+      <x:c r="G3" s="293" t="s"/>
+      <x:c r="H3" s="291" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="I3" s="295" t="s"/>
-      <x:c r="J3" s="293" t="s">
+      <x:c r="I3" s="293" t="s"/>
+      <x:c r="J3" s="291" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="K3" s="294" t="s"/>
-[...1 lines deleted...]
-      <x:c r="M3" s="293" t="s">
+      <x:c r="K3" s="292" t="s"/>
+      <x:c r="L3" s="293" t="s"/>
+      <x:c r="M3" s="291" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="N3" s="294" t="s"/>
-[...1 lines deleted...]
-      <x:c r="P3" s="293" t="s">
+      <x:c r="N3" s="292" t="s"/>
+      <x:c r="O3" s="293" t="s"/>
+      <x:c r="P3" s="291" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="Q3" s="295" t="s"/>
-      <x:c r="R3" s="293" t="s">
+      <x:c r="Q3" s="293" t="s"/>
+      <x:c r="R3" s="291" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="S3" s="295" t="s"/>
+      <x:c r="S3" s="293" t="s"/>
     </x:row>
     <x:row r="4" spans="1:19" customFormat="1" ht="107.65" customHeight="1" x14ac:dyDescent="0.2">
-      <x:c r="A4" s="296" t="s"/>
-[...1 lines deleted...]
-      <x:c r="C4" s="298" t="s"/>
+      <x:c r="A4" s="294" t="s"/>
+      <x:c r="B4" s="295" t="s"/>
+      <x:c r="C4" s="296" t="s"/>
       <x:c r="D4" s="30" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E4" s="30" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F4" s="30" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G4" s="219" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H4" s="30" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I4" s="30" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J4" s="30" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="L4" s="30" t="s">
@@ -16033,156 +15982,156 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="B20" s="212" t="s"/>
       <x:c r="C20" s="212" t="s"/>
       <x:c r="D20" s="48" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s"/>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="14" t="s"/>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s"/>
       <x:c r="L20" s="0" t="s"/>
       <x:c r="M20" s="0" t="s"/>
       <x:c r="N20" s="0" t="s"/>
       <x:c r="O20" s="50" t="s"/>
       <x:c r="P20" s="50" t="s"/>
       <x:c r="Q20" s="50" t="s"/>
       <x:c r="R20" s="50" t="s"/>
       <x:c r="S20" s="50" t="s"/>
     </x:row>
     <x:row r="21" spans="1:19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A21" s="212" t="s"/>
       <x:c r="B21" s="212" t="s"/>
       <x:c r="C21" s="212" t="s"/>
-      <x:c r="D21" s="301" t="s"/>
-      <x:c r="E21" s="301" t="s"/>
+      <x:c r="D21" s="299" t="s"/>
+      <x:c r="E21" s="299" t="s"/>
       <x:c r="F21" s="14" t="s"/>
-      <x:c r="G21" s="301" t="s"/>
-      <x:c r="H21" s="301" t="s"/>
+      <x:c r="G21" s="299" t="s"/>
+      <x:c r="H21" s="299" t="s"/>
       <x:c r="I21" s="14" t="s"/>
       <x:c r="J21" s="51" t="s"/>
       <x:c r="K21" s="51" t="s"/>
       <x:c r="L21" s="0" t="s"/>
       <x:c r="M21" s="0" t="s"/>
       <x:c r="N21" s="0" t="s"/>
       <x:c r="O21" s="50" t="s"/>
       <x:c r="P21" s="50" t="s"/>
       <x:c r="Q21" s="50" t="s"/>
       <x:c r="R21" s="50" t="s"/>
       <x:c r="S21" s="50" t="s"/>
     </x:row>
     <x:row r="22" spans="1:19" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A22" s="48" t="s"/>
       <x:c r="B22" s="48" t="s"/>
       <x:c r="C22" s="48" t="s"/>
-      <x:c r="D22" s="302" t="s">
+      <x:c r="D22" s="300" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E22" s="302" t="s"/>
+      <x:c r="E22" s="300" t="s"/>
       <x:c r="F22" s="14" t="s"/>
-      <x:c r="G22" s="303" t="s">
+      <x:c r="G22" s="301" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="H22" s="303" t="s"/>
+      <x:c r="H22" s="301" t="s"/>
       <x:c r="I22" s="48" t="s"/>
-      <x:c r="J22" s="303" t="s">
+      <x:c r="J22" s="301" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="K22" s="303" t="s"/>
+      <x:c r="K22" s="301" t="s"/>
       <x:c r="L22" s="0" t="s"/>
       <x:c r="M22" s="0" t="s"/>
       <x:c r="N22" s="0" t="s"/>
       <x:c r="O22" s="50" t="s"/>
       <x:c r="P22" s="50" t="s"/>
       <x:c r="Q22" s="50" t="s"/>
       <x:c r="R22" s="50" t="s"/>
       <x:c r="S22" s="50" t="s"/>
     </x:row>
     <x:row r="23" spans="1:19" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="A23" s="14" t="s"/>
       <x:c r="B23" s="14" t="s"/>
       <x:c r="C23" s="14" t="s"/>
       <x:c r="D23" s="14" t="s"/>
       <x:c r="E23" s="14" t="s"/>
       <x:c r="F23" s="14" t="s"/>
       <x:c r="G23" s="14" t="s"/>
       <x:c r="H23" s="14" t="s"/>
       <x:c r="I23" s="14" t="s"/>
       <x:c r="J23" s="14" t="s"/>
       <x:c r="K23" s="14" t="s"/>
       <x:c r="L23" s="0" t="s"/>
       <x:c r="M23" s="0" t="s"/>
       <x:c r="N23" s="0" t="s"/>
       <x:c r="O23" s="50" t="s"/>
       <x:c r="P23" s="50" t="s"/>
       <x:c r="Q23" s="50" t="s"/>
       <x:c r="R23" s="50" t="s"/>
       <x:c r="S23" s="50" t="s"/>
     </x:row>
     <x:row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <x:c r="A24" s="14" t="s"/>
       <x:c r="B24" s="14" t="s"/>
-      <x:c r="C24" s="304" t="s"/>
-      <x:c r="D24" s="304" t="s"/>
+      <x:c r="C24" s="302" t="s"/>
+      <x:c r="D24" s="302" t="s"/>
       <x:c r="E24" s="52" t="s"/>
-      <x:c r="F24" s="304" t="s"/>
-      <x:c r="G24" s="304" t="s"/>
+      <x:c r="F24" s="302" t="s"/>
+      <x:c r="G24" s="302" t="s"/>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="51" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J24" s="51" t="s"/>
       <x:c r="K24" s="14" t="s"/>
       <x:c r="L24" s="0" t="s"/>
       <x:c r="M24" s="0" t="s"/>
       <x:c r="N24" s="0" t="s"/>
       <x:c r="O24" s="50" t="s"/>
       <x:c r="P24" s="50" t="s"/>
       <x:c r="Q24" s="50" t="s"/>
       <x:c r="R24" s="50" t="s"/>
       <x:c r="S24" s="50" t="s"/>
     </x:row>
     <x:row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <x:c r="A25" s="0" t="s"/>
       <x:c r="B25" s="0" t="s"/>
-      <x:c r="C25" s="305" t="s">
+      <x:c r="C25" s="303" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D25" s="305" t="s"/>
+      <x:c r="D25" s="303" t="s"/>
       <x:c r="E25" s="14" t="s"/>
-      <x:c r="F25" s="306" t="s">
+      <x:c r="F25" s="304" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="G25" s="306" t="s"/>
+      <x:c r="G25" s="304" t="s"/>
       <x:c r="H25" s="0" t="s"/>
-      <x:c r="I25" s="307" t="s">
+      <x:c r="I25" s="305" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="J25" s="307" t="s"/>
-      <x:c r="K25" s="307" t="s"/>
+      <x:c r="J25" s="305" t="s"/>
+      <x:c r="K25" s="305" t="s"/>
       <x:c r="L25" s="0" t="s"/>
       <x:c r="M25" s="0" t="s"/>
       <x:c r="N25" s="0" t="s"/>
       <x:c r="O25" s="50" t="s"/>
       <x:c r="P25" s="50" t="s"/>
       <x:c r="Q25" s="50" t="s"/>
       <x:c r="R25" s="50" t="s"/>
       <x:c r="S25" s="50" t="s"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="21">
     <x:mergeCell ref="P3:Q3"/>
     <x:mergeCell ref="A1:S1"/>
     <x:mergeCell ref="D2:S2"/>
     <x:mergeCell ref="M3:O3"/>
     <x:mergeCell ref="D3:G3"/>
     <x:mergeCell ref="H3:I3"/>
     <x:mergeCell ref="J3:L3"/>
     <x:mergeCell ref="A2:A4"/>
     <x:mergeCell ref="B2:B4"/>
     <x:mergeCell ref="C2:C4"/>
     <x:mergeCell ref="R3:S3"/>
     <x:mergeCell ref="I25:K25"/>
     <x:mergeCell ref="D22:E22"/>
     <x:mergeCell ref="G22:H22"/>