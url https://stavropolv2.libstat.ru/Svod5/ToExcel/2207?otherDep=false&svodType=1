--- v0 (2026-06-16)
+++ v1 (2026-08-09)
@@ -1649,82 +1649,82 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color indexed="64"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
-        <x:color rgb="FF000000"/>
+        <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
-        <x:color rgb="FF000000"/>
+        <x:color indexed="64"/>
       </x:left>
       <x:right style="none">
-        <x:color rgb="FF000000"/>
+        <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
-        <x:color rgb="FF000000"/>
+        <x:color indexed="64"/>
       </x:left>
       <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color indexed="64"/>
       </x:right>
       <x:top style="thin">
         <x:color indexed="64"/>
       </x:top>
       <x:bottom style="none">